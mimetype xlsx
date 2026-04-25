--- v0 (2026-02-09)
+++ v1 (2026-04-25)
@@ -48,174 +48,174 @@
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>ROQUEL</t>
-[...2 lines deleted...]
-    <t>https://sapl.reservadoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2025/1/proejto_de_lei_003-2025_-_raquel.odt</t>
+    <t>RAQUEL</t>
+  </si>
+  <si>
+    <t>http://sapl.reservadoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2025/1/proejto_de_lei_003-2025_-_raquel.odt</t>
   </si>
   <si>
     <t>SUMULA: Institui o Programa Municipal de Prevenção ao Suicídio e Promoção da Saúde Mental "Cuidar para Viver".</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Vitorio Antunes de Paula</t>
   </si>
   <si>
-    <t>https://sapl.reservadoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2025/2/projeto_de_lei_032-2025.pdf</t>
+    <t>http://sapl.reservadoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2025/2/projeto_de_lei_032-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Turismo (COMTUR) do Município de Reserva do Iguaçu e dá outras providências.</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.reservadoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2025/3/projeto_de_lei_033-2025.pdf</t>
+    <t>http://sapl.reservadoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2025/3/projeto_de_lei_033-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Fundo Municipal de Turismo - FUMTUR, no Município de Reserva do Iguaçu, define suas finalidades, fontes de receita, forma de gestão e aplicação dos recursos e dá outras providências.</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.reservadoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2025/6/pl_037-2025_do_executivo.pdf</t>
+    <t>http://sapl.reservadoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2025/6/pl_037-2025_do_executivo.pdf</t>
   </si>
   <si>
     <t>Ratifica o protocolo de intenções entre o Estado do Paranpa e os município com a finalidade de formalização o Consórgio Intergestores Paraná Saúde-CIPS.</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Ind</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>JUSSARA</t>
   </si>
   <si>
-    <t>https://sapl.reservadoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2025/7/indicacao_046-25-jussara.docx</t>
+    <t>http://sapl.reservadoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2025/7/indicacao_046-25-jussara.docx</t>
   </si>
   <si>
     <t>Indicação a criação de grupo no Centro de Referência de Assistência Social (CRAS), um Grupo de Apoio e Fortalecimento para Mães de Crianças com Autismo (TEA).</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.reservadoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2025/8/indicacao_047-25-jussara.docx</t>
+    <t>http://sapl.reservadoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2025/8/indicacao_047-25-jussara.docx</t>
   </si>
   <si>
     <t>Indica por meio da Secretaria Municipal de Agricultura e em parceria com a Secretaria de Assistência Social, Secretaria de Educação e demais órgãos competentes, seja criado o Encontro Municipal de Mulheres Agricultoras.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.reservadoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2025/9/indicacao_048-25-jussara.docx</t>
+    <t>http://sapl.reservadoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2025/9/indicacao_048-25-jussara.docx</t>
   </si>
   <si>
     <t>Indica a criação de um Banco de Dados da História e Memória das Mulheres Reservenses, em formato digital e físico, destinado a reunir documentos, fotografias, relatos orais, registros acadêmicos e demais materiais que contemplem a participação e contribuição das mulheres ao longo da história local</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>ZANON</t>
   </si>
   <si>
-    <t>https://sapl.reservadoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2025/10/indicacao_049-25-_zanon.docx</t>
+    <t>http://sapl.reservadoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2025/10/indicacao_049-25-_zanon.docx</t>
   </si>
   <si>
     <t>Indica ao setor responsável da Secretaria de Obras providencie a manutenção das estradas do Assentamento São José, neste município.</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CFOF - COMISSÃO DE FINANÇAS, ORÇAMENTO E FISCALIZAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.reservadoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2025/4/decreto_legislativo_001-2025_-_contas_2023.doc</t>
+    <t>http://sapl.reservadoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2025/4/decreto_legislativo_001-2025_-_contas_2023.doc</t>
   </si>
   <si>
     <t>Aprovas as contas do Poder Executivo de 2023</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>Atas das Sessões Anteriores</t>
   </si>
   <si>
-    <t>https://sapl.reservadoiguacu.pr.leg.br/media/</t>
+    <t>http://sapl.reservadoiguacu.pr.leg.br/media/</t>
   </si>
   <si>
     <t>ATA sessão anterior</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -522,68 +522,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.reservadoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2025/1/proejto_de_lei_003-2025_-_raquel.odt" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.reservadoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2025/2/projeto_de_lei_032-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.reservadoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2025/3/projeto_de_lei_033-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.reservadoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2025/6/pl_037-2025_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.reservadoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2025/7/indicacao_046-25-jussara.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.reservadoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2025/8/indicacao_047-25-jussara.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.reservadoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2025/9/indicacao_048-25-jussara.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.reservadoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2025/10/indicacao_049-25-_zanon.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.reservadoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2025/4/decreto_legislativo_001-2025_-_contas_2023.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.reservadoiguacu.pr.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.reservadoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2025/1/proejto_de_lei_003-2025_-_raquel.odt" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.reservadoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2025/2/projeto_de_lei_032-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.reservadoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2025/3/projeto_de_lei_033-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.reservadoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2025/6/pl_037-2025_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.reservadoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2025/7/indicacao_046-25-jussara.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.reservadoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2025/8/indicacao_047-25-jussara.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.reservadoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2025/9/indicacao_048-25-jussara.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.reservadoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2025/10/indicacao_049-25-_zanon.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.reservadoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2025/4/decreto_legislativo_001-2025_-_contas_2023.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.reservadoiguacu.pr.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="55.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="119" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="118.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>